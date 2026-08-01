--- v0 (2026-06-17)
+++ v1 (2026-08-01)
@@ -9,61 +9,63 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="49D273AA" w14:textId="33A72D70" w:rsidR="00BB4023" w:rsidRDefault="00BB4023" w:rsidP="00AF2D00">
+    <w:p w14:paraId="49D273AA" w14:textId="33A72D70" w:rsidR="00BB4023" w:rsidRDefault="00BB4023" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI11articletype"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="510"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="38A7CD5F" w14:textId="74F87FAD" w:rsidR="00B76D16" w:rsidRPr="00B76D16" w:rsidRDefault="00142311" w:rsidP="00B76D16">
-      <w:pPr>
+    <w:p w14:paraId="38A7CD5F" w14:textId="74F87FAD" w:rsidR="00B76D16" w:rsidRPr="00B76D16" w:rsidRDefault="00142311" w:rsidP="00B037BC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F8AF77D" wp14:editId="16D142B3">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>355600</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>20955</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6223000" cy="1282700"/>
                 <wp:effectExtent l="12700" t="9525" r="12700" b="12700"/>
                 <wp:wrapNone/>
                 <wp:docPr id="643575817" name="Text Box 4"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
@@ -380,93 +382,101 @@
                         </w:rPr>
                         <w:t xml:space="preserve">in the format of the template </w:t>
                       </w:r>
                       <w:r w:rsidR="00423730">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                         </w:rPr>
                         <w:t>are liable to</w:t>
                       </w:r>
                       <w:r w:rsidR="00412B33">
                         <w:rPr>
                           <w:rFonts w:cs="Arial"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> be rejected.</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="114565E8" w14:textId="77777777" w:rsidR="00B76D16" w:rsidRDefault="00B76D16"/>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5934E069" w14:textId="77777777" w:rsidR="00BB4023" w:rsidRPr="00940840" w:rsidRDefault="00BB4023" w:rsidP="00940840"/>
-    <w:p w14:paraId="36B64929" w14:textId="77777777" w:rsidR="00B76D16" w:rsidRDefault="00B76D16" w:rsidP="00AF2D00">
+    <w:p w14:paraId="5934E069" w14:textId="77777777" w:rsidR="00BB4023" w:rsidRPr="00940840" w:rsidRDefault="00BB4023" w:rsidP="00B037BC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36B64929" w14:textId="77777777" w:rsidR="00B76D16" w:rsidRDefault="00B76D16" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI11articletype"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="510"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7999EA11" w14:textId="77777777" w:rsidR="00B76D16" w:rsidRDefault="00B76D16" w:rsidP="00AF2D00">
+    <w:p w14:paraId="7999EA11" w14:textId="77777777" w:rsidR="00B76D16" w:rsidRDefault="00B76D16" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI11articletype"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="510"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5AA121D7" w14:textId="77777777" w:rsidR="00B76D16" w:rsidRDefault="00B76D16" w:rsidP="00AF2D00">
+    <w:p w14:paraId="5AA121D7" w14:textId="77777777" w:rsidR="00B76D16" w:rsidRDefault="00B76D16" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI11articletype"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="510"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14ECBCC9" w14:textId="4FF727D3" w:rsidR="00A86E9F" w:rsidRPr="00B76D16" w:rsidRDefault="00A86E9F" w:rsidP="00AF2D00">
+    <w:p w14:paraId="14ECBCC9" w14:textId="4FF727D3" w:rsidR="00A86E9F" w:rsidRPr="00B76D16" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI11articletype"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="510"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76D16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Type of the Paper (</w:t>
       </w:r>
       <w:r w:rsidR="00DD1309" w:rsidRPr="00B76D16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
@@ -503,60 +513,62 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD1309" w:rsidRPr="00B76D16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidRPr="00B76D16">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Review)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E82B6F" w14:textId="77777777" w:rsidR="00BB4023" w:rsidRPr="00BB4023" w:rsidRDefault="00BB4023" w:rsidP="00BB4023">
-      <w:pPr>
+    <w:p w14:paraId="15E82B6F" w14:textId="77777777" w:rsidR="00BB4023" w:rsidRPr="00BB4023" w:rsidRDefault="00BB4023" w:rsidP="00B037BC">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:eastAsia="de-DE" w:bidi="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="591314E7" w14:textId="05EF6340" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00A86E9F">
+    <w:p w14:paraId="591314E7" w14:textId="05EF6340" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT1title"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00940840">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>Title</w:t>
       </w:r>
       <w:r w:rsidR="00223E45" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00223E45" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="10"/>
@@ -590,53 +602,54 @@
       <w:r w:rsidR="00223E45" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t>Use clear, concise, and descriptive titles</w:t>
       </w:r>
       <w:r w:rsidR="00326AB7" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t>. Avoid lengthy titles</w:t>
       </w:r>
       <w:r w:rsidR="00223E45" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="10"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C15D05D" w14:textId="7E49FB11" w:rsidR="008859F4" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00A86E9F">
+    <w:p w14:paraId="4C15D05D" w14:textId="7E49FB11" w:rsidR="008859F4" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT2authornames"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>First</w:t>
       </w:r>
       <w:r w:rsidR="00DD1309">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>name Lastname</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
@@ -681,212 +694,215 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>name Lastname</w:t>
       </w:r>
       <w:r w:rsidR="007B60F7" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="00600E76" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>†</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE74F95" w14:textId="7CCBFE66" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00AA684A" w:rsidP="006974C6">
+    <w:p w14:paraId="7BE74F95" w14:textId="7CCBFE66" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00AA684A" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT3affiliation"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Affiliation 1; e-mail@e-mail.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E4F220" w14:textId="7338A716" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="006974C6">
+    <w:p w14:paraId="73E4F220" w14:textId="7338A716" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT3affiliation"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Affiliation 2; e-mail@e-mail.com</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31299E27" w14:textId="57D155D3" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00600E76" w:rsidP="006974C6">
+    <w:p w14:paraId="31299E27" w14:textId="57D155D3" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00600E76" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT3affiliation"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>†</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Corresponding author: Author Name; </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidR="00593D24" w:rsidRPr="006974C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>e-mail@</w:t>
         </w:r>
         <w:r w:rsidR="00AF2D00">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>abc</w:t>
         </w:r>
         <w:r w:rsidR="00593D24" w:rsidRPr="006974C6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
           </w:rPr>
           <w:t>.com</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="24A500A2" w14:textId="1EFD39F1" w:rsidR="00593D24" w:rsidRPr="006974C6" w:rsidRDefault="00593D24" w:rsidP="006974C6">
+    <w:p w14:paraId="24A500A2" w14:textId="1EFD39F1" w:rsidR="00593D24" w:rsidRPr="006974C6" w:rsidRDefault="00593D24" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT3affiliation"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t>ORCID IDs of Authors</w:t>
       </w:r>
       <w:r w:rsidR="00DD1309">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00DD1309" w:rsidRPr="00DD1309">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00DD1309">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Not mandatory; Give if available)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6915FEBF" w14:textId="77777777" w:rsidR="00593D24" w:rsidRPr="006974C6" w:rsidRDefault="00593D24" w:rsidP="00A86E9F">
+    <w:p w14:paraId="6915FEBF" w14:textId="77777777" w:rsidR="00593D24" w:rsidRPr="006974C6" w:rsidRDefault="00593D24" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT3affiliation"/>
-        <w:rPr>
-[...4 lines deleted...]
-    <w:p w14:paraId="6E989494" w14:textId="77777777" w:rsidR="00940840" w:rsidRDefault="00593D24" w:rsidP="002018B4">
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6E989494" w14:textId="77777777" w:rsidR="00940840" w:rsidRDefault="00593D24" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT4abstract"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>bstract</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BDAD290" w14:textId="396CA476" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00600E76" w:rsidP="002018B4">
+    <w:p w14:paraId="0BDAD290" w14:textId="396CA476" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00600E76" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT4abstract"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The abstract should be a single paragraph </w:t>
       </w:r>
       <w:r w:rsidR="00B76D16">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>with a</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> length of about 200 words. For research articles, it should provide a concise overview of the work. We recommend authors use the following structured approach without using explicit headings:</w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
@@ -984,71 +1000,73 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>: State the main conclusions or interpretations</w:t>
       </w:r>
       <w:r w:rsidR="00C9601A" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The abstract must be an accurate and objective representation of the content of the paper.</w:t>
       </w:r>
       <w:r w:rsidR="00BC0CB3" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> There should be no references present in the abstract. It should not contain results that are not discussed and validated in the main text.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58596E87" w14:textId="77777777" w:rsidR="00940840" w:rsidRDefault="00A86E9F" w:rsidP="00A86E9F">
+    <w:p w14:paraId="58596E87" w14:textId="77777777" w:rsidR="00940840" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT5keywords"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Keywords</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CC8460" w14:textId="05108634" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00A86E9F">
+    <w:p w14:paraId="64CC8460" w14:textId="05108634" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT5keywords"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">keyword 1; keyword 2; keyword 3 (List three to ten keywords </w:t>
       </w:r>
       <w:r w:rsidR="001A57BF" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">specific to the article </w:t>
       </w:r>
       <w:r w:rsidR="002018B4" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>but also</w:t>
@@ -1109,447 +1127,455 @@
         </w:rPr>
         <w:t xml:space="preserve">. Keywords should not be of </w:t>
       </w:r>
       <w:r w:rsidR="00B76D16">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">a </w:t>
       </w:r>
       <w:r w:rsidR="00417E7D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>generic nature</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B9A7CC3" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00593D24">
+    <w:p w14:paraId="2B9A7CC3" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT6heading1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>1. Introduction</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B10953" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRDefault="002018B4" w:rsidP="004346E5">
+    <w:p w14:paraId="60B10953" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRDefault="002018B4" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The introduction should provide a brief overview of the study in a broader context and emphasize its significance. Clearly define the purpose of the work and its relevance. Review the current state of research in the field, citing key publications and highlighting any controversial or diverging hypotheses if applicable. Conclude by stating the main aim of the study and summarizing the key findings. Ensure the introduction is accessible and understandable to scientists beyond your specific research area.</w:t>
       </w:r>
       <w:r w:rsidR="009E7E90" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> References should be </w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>mentioned as (Lastname et al. year) or (Lastname1 &amp; Lastname2 year)</w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. See the end of the document for further details </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>on</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> references.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24AE5F88" w14:textId="00DC5F3E" w:rsidR="0090151D" w:rsidRPr="0090151D" w:rsidRDefault="0090151D" w:rsidP="004346E5">
+    <w:p w14:paraId="24AE5F88" w14:textId="00DC5F3E" w:rsidR="0090151D" w:rsidRPr="0090151D" w:rsidRDefault="0090151D" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0090151D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>2. BACKGROUND RESEARCH</w:t>
       </w:r>
       <w:r w:rsidR="00BE69EB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> (REVIEW OF LITERATURE)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F0DC4BC" w14:textId="2022A9A4" w:rsidR="0090151D" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="004346E5">
+    <w:p w14:paraId="3F0DC4BC" w14:textId="2022A9A4" w:rsidR="0090151D" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">If any literature review is to be included, mention it with the name of </w:t>
       </w:r>
       <w:r w:rsidR="00B76D16">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidR="00BE69EB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
       <w:r w:rsidRPr="0090151D">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Background Research</w:t>
       </w:r>
       <w:r w:rsidR="00BE69EB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00C6148A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B3A4E4" w14:textId="77777777" w:rsidR="0071054C" w:rsidRDefault="0071054C" w:rsidP="00593D24">
+    <w:p w14:paraId="69B3A4E4" w14:textId="77777777" w:rsidR="0071054C" w:rsidRDefault="0071054C" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT6heading1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02BF8FBF" w14:textId="7BA45090" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00593D24">
+    <w:p w14:paraId="02BF8FBF" w14:textId="7BA45090" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT6heading1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:eastAsia="zh-CN"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Materials and Methods</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FA36A8" w14:textId="77777777" w:rsidR="002018B4" w:rsidRPr="006974C6" w:rsidRDefault="002018B4" w:rsidP="004346E5">
+    <w:p w14:paraId="09FA36A8" w14:textId="77777777" w:rsidR="002018B4" w:rsidRPr="006974C6" w:rsidRDefault="002018B4" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="page2"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The Materials and Methods section should be detailed enough to enable others to replicate and build upon the published findings. By submitting your manuscript, you agree to make all related materials, data, computer code, and protocols accessible to readers. Any restrictions on the availability of materials or information must be disclosed during submission. New methods and protocols should be thoroughly described, while established methods can be briefly outlined and cited appropriately.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0F7B36" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00593D24">
+    <w:p w14:paraId="5F0F7B36" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6FF6AF94" w14:textId="0117CED1" w:rsidR="00A86E9F" w:rsidRDefault="00A86E9F" w:rsidP="00593D24">
+    <w:p w14:paraId="6FF6AF94" w14:textId="0117CED1" w:rsidR="00A86E9F" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Interventiona</w:t>
       </w:r>
       <w:r w:rsidR="00B76D16">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> studies involving animals or humans</w:t>
       </w:r>
       <w:r w:rsidR="009E7E90" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, and other studies that require ethical approval, must list the authority that provided approval and the corresponding ethical approval code.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DD3360" w14:textId="77777777" w:rsidR="00B76D16" w:rsidRDefault="00B76D16" w:rsidP="00593D24">
+    <w:p w14:paraId="71DD3360" w14:textId="77777777" w:rsidR="00B76D16" w:rsidRDefault="00B76D16" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0D3FEBA4" w14:textId="0A481600" w:rsidR="00B76D16" w:rsidRPr="006974C6" w:rsidRDefault="00B76D16" w:rsidP="00593D24">
+    <w:p w14:paraId="0D3FEBA4" w14:textId="0A481600" w:rsidR="00B76D16" w:rsidRPr="006974C6" w:rsidRDefault="00B76D16" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>All further sub-sections must be in Title case and be given numbers like 3.1 and 3.1.</w:t>
       </w:r>
       <w:r w:rsidR="006F26DB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BAC40A" w14:textId="35BF2EA9" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00593D24">
+    <w:p w14:paraId="65BAC40A" w14:textId="35BF2EA9" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT6heading1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. Results</w:t>
       </w:r>
       <w:r w:rsidR="00C6148A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00223E45" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> or Results and Discussion</w:t>
       </w:r>
       <w:r w:rsidR="004346E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48FF9677" w14:textId="5F4BC3BA" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00D24CB7" w:rsidP="004346E5">
+    <w:p w14:paraId="48FF9677" w14:textId="5F4BC3BA" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00D24CB7" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This section can be organized using subheadings. It should present a clear and concise description of the experimental results, their interpretation, and the conclusions derived from them.</w:t>
       </w:r>
       <w:r w:rsidR="00223E45" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> If the flow of the paper suggests </w:t>
       </w:r>
       <w:r w:rsidR="00B76D16">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>combining</w:t>
       </w:r>
       <w:r w:rsidR="00223E45" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the results and discussions in one </w:t>
       </w:r>
       <w:r w:rsidR="00B76D16">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>section,</w:t>
       </w:r>
       <w:r w:rsidR="00223E45" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> you can do it here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="103C1D1D" w14:textId="2CFCED37" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00593D24">
+    <w:p w14:paraId="103C1D1D" w14:textId="2CFCED37" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT7heading2"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.1. Subsection</w:t>
       </w:r>
       <w:r w:rsidR="00B36E37" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (in Title case)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D3598C1" w14:textId="496BE1B1" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="006974C6">
+    <w:p w14:paraId="6D3598C1" w14:textId="496BE1B1" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT8heading3"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">.1.1. </w:t>
       </w:r>
       <w:r w:rsidR="00B36E37" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Sub </w:t>
@@ -1557,282 +1583,289 @@
       <w:r w:rsidR="004346E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00B36E37" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ubsection (in </w:t>
       </w:r>
       <w:r w:rsidR="004346E5" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Title </w:t>
       </w:r>
       <w:r w:rsidR="00B36E37" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>case)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C321F4C" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00593D24">
+    <w:p w14:paraId="3C321F4C" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI35textbeforelist"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bulleted lists look like this:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E771C3" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00593D24">
+    <w:p w14:paraId="69E771C3" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT11bullet"/>
-        <w:spacing w:before="60"/>
+        <w:spacing w:before="60" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="850"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="009E7E90" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>irst bullet;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F0426CB" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00593D24">
+    <w:p w14:paraId="6F0426CB" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT11bullet"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="850"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="009E7E90" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>econd bullet;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D513B9A" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00593D24">
+    <w:p w14:paraId="0D513B9A" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT11bullet"/>
-        <w:spacing w:after="60"/>
+        <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="850"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="009E7E90" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>hird bullet.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DC5B41" w14:textId="77777777" w:rsidR="006974C6" w:rsidRDefault="006974C6" w:rsidP="00593D24">
+    <w:p w14:paraId="18DC5B41" w14:textId="77777777" w:rsidR="006974C6" w:rsidRDefault="006974C6" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI35textbeforelist"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00682E2F" w14:textId="56BFD85D" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00593D24">
+    <w:p w14:paraId="00682E2F" w14:textId="56BFD85D" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI35textbeforelist"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Numbered lists can be added as follows:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37C06D22" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00593D24">
+    <w:p w14:paraId="37C06D22" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT10itemize"/>
-        <w:spacing w:before="60"/>
+        <w:spacing w:before="60" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="850"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="009E7E90" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>irst item;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C2783B2" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00593D24">
+    <w:p w14:paraId="6C2783B2" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT10itemize"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="850"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="009E7E90" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>econd item;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42F443CB" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00593D24">
+    <w:p w14:paraId="42F443CB" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT10itemize"/>
-        <w:spacing w:after="60"/>
+        <w:spacing w:after="60" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="850"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="009E7E90" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>hird item.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD98D9A" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00593D24">
+    <w:p w14:paraId="2FD98D9A" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The text continues here.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481A1207" w14:textId="186A3F7C" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00593D24">
+    <w:p w14:paraId="481A1207" w14:textId="186A3F7C" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT7heading2"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof w:val="0"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.2</w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t>. Figures, Tables</w:t>
       </w:r>
       <w:r w:rsidR="00B76D16">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:noProof w:val="0"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Schemes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B328284" w14:textId="53856284" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00142311" w:rsidP="004346E5">
+    <w:p w14:paraId="2B328284" w14:textId="53856284" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00142311" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1A5FEC59" wp14:editId="08878EFE">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:posOffset>2560955</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>577850</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1276350" cy="514350"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapTopAndBottom/>
                 <wp:docPr id="1" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
@@ -1946,97 +1979,99 @@
       <w:r w:rsidR="00B76D16">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, with the</w:t>
       </w:r>
       <w:r w:rsidR="004346E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> first letter </w:t>
       </w:r>
       <w:r w:rsidR="00B76D16">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>in caps of</w:t>
       </w:r>
       <w:r w:rsidR="004346E5">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> the starting word and proper nouns.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC5D1FA" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00D24CB7" w:rsidP="001A1968">
+    <w:p w14:paraId="4BC5D1FA" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00D24CB7" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI52figure"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="4080"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Fig.</w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> 1</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E7E90" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>This is a figure.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F153D5B" w14:textId="65F0F1FB" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00593D24">
+    <w:p w14:paraId="7F153D5B" w14:textId="65F0F1FB" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT13tablecaption"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
       <w:r w:rsidR="00D24CB7" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> This is a table. Tables should be placed in the main text near the first time they are cited.</w:t>
       </w:r>
@@ -2048,393 +2083,395 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2619"/>
         <w:gridCol w:w="2619"/>
         <w:gridCol w:w="2619"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A86E9F" w:rsidRPr="006974C6" w14:paraId="1026FADA" w14:textId="77777777" w:rsidTr="00593D24">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6CDFCE95" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00401235">
+          <w:p w14:paraId="6CDFCE95" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
             <w:pPr>
               <w:pStyle w:val="NEPT14tablebody"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006974C6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid/>
               </w:rPr>
               <w:t>Title 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="61051427" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00401235">
+          <w:p w14:paraId="61051427" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
             <w:pPr>
               <w:pStyle w:val="NEPT14tablebody"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006974C6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid/>
               </w:rPr>
               <w:t>Title 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AE2F6E9" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00401235">
+          <w:p w14:paraId="1AE2F6E9" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
             <w:pPr>
               <w:pStyle w:val="NEPT14tablebody"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006974C6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
                 <w:snapToGrid/>
               </w:rPr>
               <w:t>Title 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A86E9F" w:rsidRPr="006974C6" w14:paraId="0A4A4FBD" w14:textId="77777777" w:rsidTr="00593D24">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42722522" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00401235">
+          <w:p w14:paraId="42722522" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
             <w:pPr>
               <w:pStyle w:val="NEPT14tablebody"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006974C6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>entry 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30075C13" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00401235">
+          <w:p w14:paraId="30075C13" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
             <w:pPr>
               <w:pStyle w:val="NEPT14tablebody"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006974C6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25640CC3" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00401235">
+          <w:p w14:paraId="25640CC3" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
             <w:pPr>
               <w:pStyle w:val="NEPT14tablebody"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006974C6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00A86E9F" w:rsidRPr="006974C6" w14:paraId="44E5396F" w14:textId="77777777" w:rsidTr="00593D24">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE1B04B" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00401235">
+          <w:p w14:paraId="5FE1B04B" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
             <w:pPr>
               <w:pStyle w:val="NEPT14tablebody"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006974C6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>entry 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="703514A5" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00401235">
+          <w:p w14:paraId="703514A5" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
             <w:pPr>
               <w:pStyle w:val="NEPT14tablebody"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006974C6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>data</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2619" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3F65F142" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00401235">
+          <w:p w14:paraId="3F65F142" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
             <w:pPr>
               <w:pStyle w:val="NEPT14tablebody"/>
-              <w:spacing w:line="240" w:lineRule="auto"/>
+              <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006974C6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve">data </w:t>
             </w:r>
             <w:r w:rsidRPr="006974C6">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="28D9239A" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00593D24">
+    <w:p w14:paraId="28D9239A" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT15tablefooter"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tables may have a footer.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5364BC8D" w14:textId="17BB49FF" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00593D24">
+    <w:p w14:paraId="5364BC8D" w14:textId="17BB49FF" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT7heading2"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="page3"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.3. Formatting of Mathematical Components</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AA246D6" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="009E7E90" w:rsidP="006974C6">
+    <w:p w14:paraId="5AA246D6" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="009E7E90" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This is example 1 of an equation</w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5BC46A" w14:textId="71253770" w:rsidR="00F03165" w:rsidRPr="006974C6" w:rsidRDefault="00F03165" w:rsidP="00401235">
+    <w:p w14:paraId="4F5BC46A" w14:textId="71253770" w:rsidR="00F03165" w:rsidRPr="006974C6" w:rsidRDefault="00F03165" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI3aequationnumber"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7839"/>
         </w:tabs>
-        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>a = 1</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>…(1)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F853CA7" w14:textId="4301ACE8" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00593D24">
+    <w:p w14:paraId="3F853CA7" w14:textId="4301ACE8" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI32textnoindent"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Please punctuate equations as regular text.</w:t>
       </w:r>
       <w:r w:rsidR="007B60F7" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> For complex formulas</w:t>
       </w:r>
       <w:r w:rsidR="00B76D16">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="007B60F7" w:rsidRPr="006974C6">
         <w:rPr>
@@ -2507,89 +2544,89 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ath</w:t>
       </w:r>
       <w:r w:rsidR="00770B9C" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00893B1B" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>ype</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00C6148A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6819AE69" w14:textId="77777777" w:rsidR="00B76D16" w:rsidRDefault="00B76D16" w:rsidP="006974C6">
+    <w:p w14:paraId="6819AE69" w14:textId="77777777" w:rsidR="00B76D16" w:rsidRDefault="00B76D16" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7574B618" w14:textId="753AB409" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="009E7E90" w:rsidP="006974C6">
+    <w:p w14:paraId="7574B618" w14:textId="753AB409" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="009E7E90" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This is example 2 of an equation</w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7538BDBB" w14:textId="32D07045" w:rsidR="002E0DEC" w:rsidRPr="006974C6" w:rsidRDefault="002E0DEC" w:rsidP="00401235">
+    <w:p w14:paraId="7538BDBB" w14:textId="32D07045" w:rsidR="002E0DEC" w:rsidRPr="006974C6" w:rsidRDefault="002E0DEC" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI3aequationnumber"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10022"/>
         </w:tabs>
-        <w:spacing w:line="260" w:lineRule="atLeast"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">         </w:t>
       </w:r>
       <w:r w:rsidR="00F03165">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">                         </w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">a = b + c </w:t>
@@ -2628,315 +2665,326 @@
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve"> ÷ f</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="pl-PL"/>
         </w:rPr>
         <w:t xml:space="preserve">                           </w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>…(2)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2435F5D8" w14:textId="5FBAA82B" w:rsidR="00A70B08" w:rsidRDefault="006F26DB" w:rsidP="00593D24">
+    <w:p w14:paraId="2435F5D8" w14:textId="5FBAA82B" w:rsidR="00A70B08" w:rsidRDefault="006F26DB" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI32textnoindent"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Please do not use the letter “x” as a multiplication sign.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17AE0224" w14:textId="77777777" w:rsidR="00C6148A" w:rsidRDefault="00C6148A" w:rsidP="00593D24">
+    <w:p w14:paraId="17AE0224" w14:textId="77777777" w:rsidR="00C6148A" w:rsidRDefault="00C6148A" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI32textnoindent"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1361824A" w14:textId="42361DB0" w:rsidR="00C6148A" w:rsidRDefault="00C6148A" w:rsidP="00593D24">
+    <w:p w14:paraId="1361824A" w14:textId="42361DB0" w:rsidR="00C6148A" w:rsidRDefault="00C6148A" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI32textnoindent"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C6148A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>4.4. Use of Fractional Numbers</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22E4B7AF" w14:textId="77777777" w:rsidR="00C6148A" w:rsidRDefault="00C6148A" w:rsidP="00593D24">
+    <w:p w14:paraId="22E4B7AF" w14:textId="77777777" w:rsidR="00C6148A" w:rsidRDefault="00C6148A" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI32textnoindent"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="715193F0" w14:textId="77777777" w:rsidR="00C6148A" w:rsidRDefault="00C6148A" w:rsidP="00593D24">
+    <w:p w14:paraId="715193F0" w14:textId="77777777" w:rsidR="00C6148A" w:rsidRDefault="00C6148A" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI32textnoindent"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C6148A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>lways use decimals for fractional numbers. Do not use a comma for fractional numbers.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3664F56E" w14:textId="77777777" w:rsidR="00C6148A" w:rsidRDefault="00C6148A" w:rsidP="00593D24">
+    <w:p w14:paraId="3664F56E" w14:textId="77777777" w:rsidR="00C6148A" w:rsidRDefault="00C6148A" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI32textnoindent"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5FC26BF3" w14:textId="44388CCB" w:rsidR="00C6148A" w:rsidRPr="00C6148A" w:rsidRDefault="00C6148A" w:rsidP="00593D24">
+    <w:p w14:paraId="5FC26BF3" w14:textId="44388CCB" w:rsidR="00C6148A" w:rsidRPr="00C6148A" w:rsidRDefault="00C6148A" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI32textnoindent"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">For example, use 23.45 instead of 23,45  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A26EDC3" w14:textId="77777777" w:rsidR="00C6148A" w:rsidRPr="006974C6" w:rsidRDefault="00C6148A" w:rsidP="00593D24">
+    <w:p w14:paraId="6A26EDC3" w14:textId="77777777" w:rsidR="00C6148A" w:rsidRPr="006974C6" w:rsidRDefault="00C6148A" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="MDPI32textnoindent"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="452535C9" w14:textId="49016C06" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00593D24">
+    <w:p w14:paraId="452535C9" w14:textId="49016C06" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT6heading1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. Discussion</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F8D4373" w14:textId="0F48DD2A" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00F3169C" w:rsidP="00F4421E">
+    <w:p w14:paraId="3F8D4373" w14:textId="0F48DD2A" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00F3169C" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The discussion should interpret the results in the context of previous studies and the initial hypotheses. Consider the implications of the findings in the broadest </w:t>
       </w:r>
       <w:r w:rsidR="00F4421E" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>context and</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> suggest potential directions for future research. Authors should also make sure that the discussion </w:t>
       </w:r>
       <w:r w:rsidR="00F4421E" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>does</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> not just mention the results. It should be discussed and interpreted. The results can be compared with previous studies to show the concurrence with other studies.  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29616E0B" w14:textId="66B311F8" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00593D24">
+    <w:p w14:paraId="29616E0B" w14:textId="66B311F8" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT6heading1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. Conclusions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C7589E" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRDefault="00F3169C" w:rsidP="00F4421E">
+    <w:p w14:paraId="19C7589E" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRDefault="00F3169C" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>The conclusion should briefly summarize the main findings of the study and their significance. Emphasize how the results contribute to the existing knowledge in the field. Include any potential applications or recommendations for future research, if applicable.</w:t>
       </w:r>
       <w:r w:rsidR="00770B9C" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Do not use any references in the conclusion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DDE4C7" w14:textId="77777777" w:rsidR="00F4421E" w:rsidRDefault="00F4421E" w:rsidP="00F4421E">
+    <w:p w14:paraId="49DDE4C7" w14:textId="77777777" w:rsidR="00F4421E" w:rsidRDefault="00F4421E" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT16MiscMatter"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4CBE2AD5" w14:textId="5EDB2EB5" w:rsidR="00F4421E" w:rsidRDefault="0090151D" w:rsidP="00F4421E">
+    <w:p w14:paraId="4CBE2AD5" w14:textId="5EDB2EB5" w:rsidR="00F4421E" w:rsidRDefault="0090151D" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT16MiscMatter"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="00F4421E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00F4421E" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ACKNOWLEDGMENTS</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DD01346" w14:textId="44F12AA1" w:rsidR="00F4421E" w:rsidRPr="006974C6" w:rsidRDefault="00F4421E" w:rsidP="00F4421E">
+    <w:p w14:paraId="3DD01346" w14:textId="44F12AA1" w:rsidR="00F4421E" w:rsidRPr="006974C6" w:rsidRDefault="00F4421E" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT16MiscMatter"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">In this section, you can acknowledge any support given </w:t>
       </w:r>
       <w:r w:rsidR="00B76D16">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> is not covered by the author’s contribution or funding sections. This may include administrative and technical support, or donations in kind (e.g., materials used for experiments).</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -2949,79 +2997,80 @@
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">For the </w:t>
       </w:r>
       <w:r w:rsidRPr="006F26DB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Funding acknowledgement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>please include one of the following statements: “This research received no external funding” or “This research was funded by [NAME OF FUNDER], grant number [XXX].</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A8C3C2" w14:textId="323C5F09" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00593D24">
+    <w:p w14:paraId="10A8C3C2" w14:textId="323C5F09" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT6heading1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">8. </w:t>
       </w:r>
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>References</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A7780D5" w14:textId="799A1136" w:rsidR="006E3B1F" w:rsidRPr="006E3B1F" w:rsidRDefault="00F4421E" w:rsidP="006E3B1F">
+    <w:p w14:paraId="7A7780D5" w14:textId="799A1136" w:rsidR="006E3B1F" w:rsidRPr="006E3B1F" w:rsidRDefault="00F4421E" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT17References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F4421E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Quoting References in </w:t>
       </w:r>
       <w:r w:rsidR="00B76D16">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>the main t</w:t>
       </w:r>
       <w:r w:rsidRPr="00F4421E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>ext:</w:t>
       </w:r>
@@ -3165,58 +3214,58 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="006E3B1F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="006E3B1F" w:rsidRPr="006E3B1F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Examples:</w:t>
       </w:r>
       <w:r w:rsidR="006E3B1F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Smith 2004) (Srivastava &amp; Sharma 2009) (Singh et al. 2016)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356AA891" w14:textId="0BF9198F" w:rsidR="00A86E9F" w:rsidRDefault="006E3B1F" w:rsidP="00F4421E">
+    <w:p w14:paraId="356AA891" w14:textId="0BF9198F" w:rsidR="00A86E9F" w:rsidRDefault="006E3B1F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT17References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
-        <w:spacing w:before="240" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006E3B1F">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>List of References under the Heading REFERENCES:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00EA24C9" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The Full reference section should be in </w:t>
       </w:r>
       <w:r w:rsidR="00B76D16">
         <w:rPr>
@@ -3344,72 +3393,72 @@
       <w:r w:rsidR="00A86E9F" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> to avoid typing mistakes and duplicate references. Include the digital object identifier (DOI) for all references where available.</w:t>
       </w:r>
       <w:r w:rsidR="00364F91" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> For Webpages</w:t>
       </w:r>
       <w:r w:rsidR="00B76D16">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00364F91" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> mention the URL and access date.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D8594F" w14:textId="77777777" w:rsidR="006974C6" w:rsidRPr="006974C6" w:rsidRDefault="006974C6" w:rsidP="006974C6">
+    <w:p w14:paraId="71D8594F" w14:textId="77777777" w:rsidR="006974C6" w:rsidRPr="006974C6" w:rsidRDefault="006974C6" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT17References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="57D19A44" w14:textId="4C033BFF" w:rsidR="00054933" w:rsidRPr="006974C6" w:rsidRDefault="00054933" w:rsidP="006974C6">
+    <w:p w14:paraId="57D19A44" w14:textId="4C033BFF" w:rsidR="00054933" w:rsidRPr="006974C6" w:rsidRDefault="00054933" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT17References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve">Please </w:t>
       </w:r>
       <w:r w:rsidR="00770B9C" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
@@ -3558,174 +3607,175 @@
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> they can reject the manuscript on this basis at any stage of the manuscript</w:t>
       </w:r>
       <w:r w:rsidR="00280C8E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> processing</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
           <w:i/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7F778F" w14:textId="77777777" w:rsidR="00280C8E" w:rsidRDefault="00280C8E" w:rsidP="006974C6">
+    <w:p w14:paraId="3E7F778F" w14:textId="77777777" w:rsidR="00280C8E" w:rsidRDefault="00280C8E" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT17References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1F180982" w14:textId="6EA292A3" w:rsidR="00A86E9F" w:rsidRPr="00280C8E" w:rsidRDefault="00280C8E" w:rsidP="006974C6">
+    <w:p w14:paraId="1F180982" w14:textId="6EA292A3" w:rsidR="00A86E9F" w:rsidRPr="00280C8E" w:rsidRDefault="00280C8E" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT17References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00280C8E">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Examples:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78317BCB" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="005E42AE">
+    <w:p w14:paraId="78317BCB" w14:textId="77777777" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00A86E9F" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT17References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D670419" w14:textId="24BF5899" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00987033" w:rsidP="006974C6">
+    <w:p w14:paraId="1D670419" w14:textId="24BF5899" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00987033" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT17References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Last name of </w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 1, A.B. and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Last name of</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 2, C.D., Year. Title of the article. </w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Journal Name</w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, Volume, pp. page range.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1414F58C" w14:textId="76BC8F87" w:rsidR="001F1026" w:rsidRPr="006974C6" w:rsidRDefault="00987033" w:rsidP="006974C6">
+    <w:p w14:paraId="1414F58C" w14:textId="76BC8F87" w:rsidR="001F1026" w:rsidRPr="006974C6" w:rsidRDefault="00987033" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT17References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Last name of</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Author 1, A.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>B.</w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
@@ -3752,58 +3802,58 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>C.D.</w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, Year. Title of the chapter. In: Editor 1, A. and Editor 2, B. (eds) </w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Book Title</w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, 2nd ed. Publisher: Publisher Location, Country, pp. 154–196.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031CB3C3" w14:textId="64A41728" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00987033" w:rsidP="006974C6">
+    <w:p w14:paraId="031CB3C3" w14:textId="64A41728" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00987033" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT17References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Last name of</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 1, A. and </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3815,58 +3865,58 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 2, B., Year. </w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Book Title</w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, 3rd ed. Publisher: Publisher Location, Country, pp. 154–196.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F28E048" w14:textId="5D9ADEEA" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00987033" w:rsidP="006974C6">
+    <w:p w14:paraId="7F28E048" w14:textId="5D9ADEEA" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00987033" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT17References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Last name of</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 1, A.B., </w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -3896,283 +3946,284 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 3, E.F., Year. Title of Presentation. In: </w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Proceedings of the Name of the Conference</w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>, Location of Conference, Country, Date of Conference (Day Month Year).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E311CF2" w14:textId="52FBAB8F" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00987033" w:rsidP="006974C6">
+    <w:p w14:paraId="5E311CF2" w14:textId="52FBAB8F" w:rsidR="00A86E9F" w:rsidRPr="006974C6" w:rsidRDefault="00987033" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT17References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Last name of</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Author 1, A.B. Year. </w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rStyle w:val="Emphasis"/>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Title of Thesis</w:t>
       </w:r>
       <w:r w:rsidR="001F1026" w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. Level of Thesis, Degree-Granting University, Location of University, Date of Completion.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D306B53" w14:textId="77777777" w:rsidR="00DF3FBD" w:rsidRDefault="001F1026" w:rsidP="006974C6">
+    <w:p w14:paraId="1D306B53" w14:textId="77777777" w:rsidR="00DF3FBD" w:rsidRDefault="001F1026" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT17References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="850" w:hanging="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Title of Site. Year. Name of the article. Available online: URL (accessed on Day Month Year).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F639D16" w14:textId="77777777" w:rsidR="0090151D" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="008A49E7">
+    <w:p w14:paraId="4F639D16" w14:textId="77777777" w:rsidR="0090151D" w:rsidRPr="006974C6" w:rsidRDefault="0090151D" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT6heading1"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>. Patents</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B8E2CA9" w14:textId="77777777" w:rsidR="0090151D" w:rsidRDefault="0090151D" w:rsidP="008A49E7">
+    <w:p w14:paraId="3B8E2CA9" w14:textId="77777777" w:rsidR="0090151D" w:rsidRDefault="0090151D" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>This section is not mandatory but may be added if there are patents resulting from the work reported in this manuscript.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7641DB92" w14:textId="21774CB1" w:rsidR="00B76D16" w:rsidRDefault="00B76D16" w:rsidP="008A49E7">
+    <w:p w14:paraId="7641DB92" w14:textId="21774CB1" w:rsidR="00B76D16" w:rsidRDefault="00B76D16" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B76D16">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>9.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B76D16">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Description of Abbreviations, if any</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C12992D" w14:textId="5FD8A35F" w:rsidR="008A49E7" w:rsidRPr="008A49E7" w:rsidRDefault="00B76D16" w:rsidP="008A49E7">
+    <w:p w14:paraId="7C12992D" w14:textId="5FD8A35F" w:rsidR="008A49E7" w:rsidRPr="008A49E7" w:rsidRDefault="00B76D16" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT9text"/>
-        <w:spacing w:before="240"/>
+        <w:spacing w:before="240" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="360" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidR="008A49E7" w:rsidRPr="008A49E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008A49E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">BACKGROUND </w:t>
       </w:r>
       <w:r w:rsidR="008A49E7" w:rsidRPr="008A49E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">INFORMATION FOR </w:t>
       </w:r>
       <w:r w:rsidR="006F26DB">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>RECORD</w:t>
       </w:r>
       <w:r w:rsidR="008A49E7" w:rsidRPr="008A49E7">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> (NOT TO BE PRINTED)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="330FA4FF" w14:textId="77777777" w:rsidR="00F4421E" w:rsidRDefault="00F4421E" w:rsidP="00F4421E">
+    <w:p w14:paraId="330FA4FF" w14:textId="77777777" w:rsidR="00F4421E" w:rsidRDefault="00F4421E" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT17References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="01DD2BCB" w14:textId="77777777" w:rsidR="00F4421E" w:rsidRPr="006974C6" w:rsidRDefault="00F4421E" w:rsidP="00F4421E">
+    <w:p w14:paraId="01DD2BCB" w14:textId="77777777" w:rsidR="00F4421E" w:rsidRPr="006974C6" w:rsidRDefault="00F4421E" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT16MiscMatter"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Author Contributions:</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> For research articles with multiple authors, include a brief paragraph outlining each author's contributions using the following format: “Conceptualization, X.X. and Y.Y.; methodology, X.X.; software, X.X.; validation, X.X., Y.Y. and Z.Z.; formal analysis, X.X.; investigation, X.X.; resources, X.X.; data curation, X.X.; writing—original draft preparation, X.X.; writing—review and editing, X.X.; visualization, X.X.; supervision, X.X.; project administration, X.X.; funding acquisition, Y.Y. All authors have read and agreed to the published version of the manuscript.” Authorship should be restricted to individuals who have made significant contributions to the research.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CE5CC76" w14:textId="77777777" w:rsidR="00F4421E" w:rsidRPr="006974C6" w:rsidRDefault="00F4421E" w:rsidP="00F4421E">
+    <w:p w14:paraId="1CE5CC76" w14:textId="77777777" w:rsidR="00F4421E" w:rsidRPr="006974C6" w:rsidRDefault="00F4421E" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT16MiscMatter"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Hlk89945590"/>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Institutional Review Board Statement: </w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>In this section, include the Institutional Review Board Statement and approval number if applicable to your study</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">. If the study did not require ethical approval, this statement </w:t>
@@ -4193,169 +4244,176 @@
         </w:rPr>
         <w:t xml:space="preserve"> be omitted.</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> The Editorial Office may request additional information if needed. Use one of the following statements based on your study type: For human studies: “The study was conducted in accordance with the Declaration of </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>Helsinki, and</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> approved by the Institutional Review Board (or Ethics Committee) of [NAME OF INSTITUTE] (protocol code [XXX] and date of approval).” For animal studies: “The animal study protocol was approved by the Institutional Review Board (or Ethics Committee) of [NAME OF INSTITUTE] (protocol code [XXX] and date of approval).” If ethical review was waived: “Ethical review and approval were waived for this study due to [REASON] (please provide a detailed justification).” For studies not involving humans or animals: “Not applicable.”</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="36E189CF" w14:textId="77777777" w:rsidR="00F4421E" w:rsidRPr="006974C6" w:rsidRDefault="00F4421E" w:rsidP="00F4421E">
+    <w:p w14:paraId="36E189CF" w14:textId="77777777" w:rsidR="00F4421E" w:rsidRPr="006974C6" w:rsidRDefault="00F4421E" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT16MiscMatter"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Informed Consent Statement: </w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
-        <w:t>Any research article that describes a study involving human participants must include this statement. Please add one of the following options: “Informed consent was obtained from all subjects involved in the study.” “Patient consent was waived due to [REASON] (please provide a detailed justification).” “Not applicable.” (for studies not involving humans)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0570AADC" w14:textId="77777777" w:rsidR="00F4421E" w:rsidRPr="006974C6" w:rsidRDefault="00F4421E" w:rsidP="00F4421E">
+        <w:t xml:space="preserve">Any research article that describes a study involving human participants must include this statement. Please add one of the following options: “Informed consent was obtained from all </w:t>
+      </w:r>
+      <w:r w:rsidRPr="006974C6">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>subjects involved in the study.” “Patient consent was waived due to [REASON] (please provide a detailed justification).” “Not applicable.” (for studies not involving humans)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0570AADC" w14:textId="77777777" w:rsidR="00F4421E" w:rsidRPr="006974C6" w:rsidRDefault="00F4421E" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT16MiscMatter"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>You may choose to omit this statement if the study did not involve human participants. Additionally, if applicable, include the following statement: “Written informed consent has been obtained from the patient(s) to publish this paper” for any participating patients who can be identified, including by the patients themselves.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E577989" w14:textId="77777777" w:rsidR="00F4421E" w:rsidRPr="006974C6" w:rsidRDefault="00F4421E" w:rsidP="00F4421E">
+    <w:p w14:paraId="4E577989" w14:textId="77777777" w:rsidR="00F4421E" w:rsidRPr="006974C6" w:rsidRDefault="00F4421E" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT16MiscMatter"/>
-        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CDE5EC7" w14:textId="77777777" w:rsidR="00F4421E" w:rsidRPr="006974C6" w:rsidRDefault="00F4421E" w:rsidP="00F4421E">
+    <w:p w14:paraId="0CDE5EC7" w14:textId="77777777" w:rsidR="00F4421E" w:rsidRPr="006974C6" w:rsidRDefault="00F4421E" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT16MiscMatter"/>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="425"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Conflicts of Interest:</w:t>
       </w:r>
       <w:r w:rsidRPr="006974C6">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Authors must declare any conflicts of interest or state, “The authors declare no conflicts of interest.” It is essential to identify and disclose any personal circumstances or interests that may be perceived as influencing the representation or interpretation of the reported research results. Additionally, any involvement of funders in the design of the study, data collection, analysis, interpretation, manuscript writing, or decision to publish must be clearly stated. If there was no role for the funders, please include the statement: “The funders had no role in the design of the study; in the collection, analysis, or interpretation of data; in the writing of the manuscript; or in the decision to publish the results.”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74C463F0" w14:textId="77777777" w:rsidR="00F4421E" w:rsidRPr="006974C6" w:rsidRDefault="00F4421E" w:rsidP="00F4421E">
+    <w:p w14:paraId="74C463F0" w14:textId="77777777" w:rsidR="00F4421E" w:rsidRPr="006974C6" w:rsidRDefault="00F4421E" w:rsidP="00B037BC">
       <w:pPr>
         <w:pStyle w:val="NEPT17References"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
-        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:left="432" w:hanging="432"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F4421E" w:rsidRPr="006974C6" w:rsidSect="00AF0644">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1417" w:right="720" w:bottom="1077" w:left="720" w:header="1020" w:footer="340" w:gutter="0"/>
       <w:lnNumType w:countBy="1" w:distance="255" w:restart="continuous"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="425"/>
       <w:titlePg/>
       <w:bidi/>
       <w:docGrid w:type="lines" w:linePitch="326"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="09EB03F9" w14:textId="77777777" w:rsidR="00050A89" w:rsidRDefault="00050A89">
+    <w:p w14:paraId="0B9DB028" w14:textId="77777777" w:rsidR="009632CB" w:rsidRDefault="009632CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="72DD19B9" w14:textId="77777777" w:rsidR="00050A89" w:rsidRDefault="00050A89">
+    <w:p w14:paraId="12088CA2" w14:textId="77777777" w:rsidR="009632CB" w:rsidRDefault="009632CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -4384,51 +4442,51 @@
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Bahnschrift">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002C7" w:usb1="00000002" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
@@ -4450,61 +4508,61 @@
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="71C6E15C" w14:textId="77777777" w:rsidR="00281E5B" w:rsidRDefault="00281E5B" w:rsidP="004F0E02">
     <w:pPr>
       <w:pStyle w:val="MDPIfooterfirstpage"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
       </w:pBdr>
       <w:adjustRightInd w:val="0"/>
       <w:snapToGrid w:val="0"/>
       <w:spacing w:before="480" w:line="100" w:lineRule="exact"/>
       <w:rPr>
         <w:i/>
         <w:iCs/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="58776305" w14:textId="77777777" w:rsidR="00050A89" w:rsidRDefault="00050A89">
+    <w:p w14:paraId="53C924F8" w14:textId="77777777" w:rsidR="009632CB" w:rsidRDefault="009632CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6E74829A" w14:textId="77777777" w:rsidR="00050A89" w:rsidRDefault="00050A89">
+    <w:p w14:paraId="0E77102E" w14:textId="77777777" w:rsidR="009632CB" w:rsidRDefault="009632CB">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="796534F3" w14:textId="77777777" w:rsidR="00C45F1E" w:rsidRDefault="00C45F1E" w:rsidP="00C45F1E">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:pBdr>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:pBdr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
@@ -6240,75 +6298,78 @@
     <w:rsid w:val="007E1AD0"/>
     <w:rsid w:val="007E5740"/>
     <w:rsid w:val="00811ED6"/>
     <w:rsid w:val="00822B3D"/>
     <w:rsid w:val="00832857"/>
     <w:rsid w:val="00840934"/>
     <w:rsid w:val="00841933"/>
     <w:rsid w:val="0085179A"/>
     <w:rsid w:val="008523BB"/>
     <w:rsid w:val="008838CF"/>
     <w:rsid w:val="008859F4"/>
     <w:rsid w:val="00893B1B"/>
     <w:rsid w:val="008A49E7"/>
     <w:rsid w:val="008B5125"/>
     <w:rsid w:val="008C628B"/>
     <w:rsid w:val="008D01B0"/>
     <w:rsid w:val="008D06CB"/>
     <w:rsid w:val="008E54CA"/>
     <w:rsid w:val="008F446B"/>
     <w:rsid w:val="0090151D"/>
     <w:rsid w:val="00933E2C"/>
     <w:rsid w:val="00940840"/>
     <w:rsid w:val="00944940"/>
     <w:rsid w:val="00956613"/>
     <w:rsid w:val="009610CA"/>
+    <w:rsid w:val="009632CB"/>
     <w:rsid w:val="00964A28"/>
     <w:rsid w:val="00983DB0"/>
     <w:rsid w:val="00987033"/>
     <w:rsid w:val="00993A21"/>
     <w:rsid w:val="009D0DA8"/>
     <w:rsid w:val="009D5560"/>
     <w:rsid w:val="009E7E90"/>
     <w:rsid w:val="009F0B0F"/>
     <w:rsid w:val="009F70E6"/>
     <w:rsid w:val="00A04FD6"/>
     <w:rsid w:val="00A0751C"/>
     <w:rsid w:val="00A36565"/>
+    <w:rsid w:val="00A41459"/>
     <w:rsid w:val="00A52F5B"/>
     <w:rsid w:val="00A65307"/>
     <w:rsid w:val="00A70B08"/>
     <w:rsid w:val="00A86E9F"/>
     <w:rsid w:val="00AA4BD2"/>
     <w:rsid w:val="00AA684A"/>
     <w:rsid w:val="00AB076E"/>
     <w:rsid w:val="00AC11F9"/>
     <w:rsid w:val="00AC7F68"/>
     <w:rsid w:val="00AF0644"/>
     <w:rsid w:val="00AF2D00"/>
     <w:rsid w:val="00AF5A91"/>
     <w:rsid w:val="00B00AFB"/>
+    <w:rsid w:val="00B037BC"/>
     <w:rsid w:val="00B03E1F"/>
     <w:rsid w:val="00B21347"/>
     <w:rsid w:val="00B36E37"/>
     <w:rsid w:val="00B4734C"/>
     <w:rsid w:val="00B5405E"/>
     <w:rsid w:val="00B76D16"/>
     <w:rsid w:val="00B80275"/>
     <w:rsid w:val="00B84F5A"/>
     <w:rsid w:val="00BA570C"/>
     <w:rsid w:val="00BB4023"/>
     <w:rsid w:val="00BB49BE"/>
     <w:rsid w:val="00BB5981"/>
     <w:rsid w:val="00BC0CB3"/>
     <w:rsid w:val="00BD2405"/>
     <w:rsid w:val="00BD5735"/>
     <w:rsid w:val="00BE0791"/>
     <w:rsid w:val="00BE69EB"/>
     <w:rsid w:val="00BF4597"/>
     <w:rsid w:val="00BF54CA"/>
     <w:rsid w:val="00BF745B"/>
     <w:rsid w:val="00C02A07"/>
     <w:rsid w:val="00C036E8"/>
     <w:rsid w:val="00C1108C"/>
     <w:rsid w:val="00C43255"/>
     <w:rsid w:val="00C45F1E"/>
@@ -8516,76 +8577,76 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\HarvardAnglia2008OfficeOnline.xsl" StyleName="Harvard - Anglia" Version="2008"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B261A76-7D75-41B1-B25B-D291B2EE6A50}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>10166</Characters>
+  <Pages>6</Pages>
+  <Words>1863</Words>
+  <Characters>9951</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>84</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>183</Lines>
+  <Paragraphs>82</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11926</CharactersWithSpaces>
+  <CharactersWithSpaces>11837</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy/>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="GrammarlyDocumentId">
     <vt:lpwstr>d71d7361615d6fe02a36e18de4b7c5a528e23070345af6a74eb6131d8c085923</vt:lpwstr>
   </property>